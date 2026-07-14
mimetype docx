--- v0 (2026-04-15)
+++ v1 (2026-07-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="676"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="5844"/>
       </w:tblGrid>
       <w:tr w:rsidR="00513901" w14:paraId="13FADF00" w14:textId="77777777" w:rsidTr="00513901">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FADEFC" w14:textId="77777777" w:rsidR="00513901" w:rsidRPr="00513901" w:rsidRDefault="00513901" w:rsidP="00513901">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -778,369 +778,326 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FADF7E" w14:textId="77777777" w:rsidR="00513901" w:rsidRDefault="00513901" w:rsidP="00044DC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FADF7F" w14:textId="77777777" w:rsidR="00513901" w:rsidRDefault="00513901" w:rsidP="00044DC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FADF80" w14:textId="77777777" w:rsidR="00513901" w:rsidRDefault="00513901" w:rsidP="00044DC2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FADF81" w14:textId="77777777" w:rsidR="00513901" w:rsidRDefault="00513901" w:rsidP="00044DC2"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00513901" w14:paraId="13FADF87" w14:textId="77777777" w:rsidTr="00513901">
-[...102 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13FADF97" w14:textId="6B11E8D5" w:rsidR="00B03D91" w:rsidRPr="00513901" w:rsidRDefault="00B03D91" w:rsidP="00513901"/>
+    <w:p w14:paraId="13FADF97" w14:textId="6B11E8D5" w:rsidR="00B03D91" w:rsidRPr="00513901" w:rsidRDefault="00B03D91" w:rsidP="00A76DC4"/>
     <w:sectPr w:rsidR="00B03D91" w:rsidRPr="00513901" w:rsidSect="009B2F78">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0125C935" w14:textId="77777777" w:rsidR="00B41D05" w:rsidRDefault="00B41D05" w:rsidP="00513901">
+    <w:p w14:paraId="54108B11" w14:textId="77777777" w:rsidR="00EF2D7B" w:rsidRDefault="00EF2D7B" w:rsidP="00513901">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4640EEE6" w14:textId="77777777" w:rsidR="00B41D05" w:rsidRDefault="00B41D05" w:rsidP="00513901">
+    <w:p w14:paraId="24856637" w14:textId="77777777" w:rsidR="00EF2D7B" w:rsidRDefault="00EF2D7B" w:rsidP="00513901">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="092F72DD" w14:textId="2A8DA69F" w:rsidR="008215A4" w:rsidRPr="000A58F5" w:rsidRDefault="000A58F5" w:rsidP="000A58F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="000A58F5">
       <w:t>Hosts must provide Rugged Earth Adventures with a written list of any dietary</w:t>
     </w:r>
     <w:r w:rsidR="00824C61">
       <w:t>, allergy</w:t>
     </w:r>
     <w:r w:rsidRPr="000A58F5">
       <w:t xml:space="preserve"> and health issues for all attending guests. Rugged Earth Adventures is not responsible for any unreported dietary or health concerns.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E0E18DF" w14:textId="77777777" w:rsidR="00B41D05" w:rsidRDefault="00B41D05" w:rsidP="00513901">
+    <w:p w14:paraId="7670FBCC" w14:textId="77777777" w:rsidR="00EF2D7B" w:rsidRDefault="00EF2D7B" w:rsidP="00513901">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="270A2D40" w14:textId="77777777" w:rsidR="00B41D05" w:rsidRDefault="00B41D05" w:rsidP="00513901">
+    <w:p w14:paraId="1E385043" w14:textId="77777777" w:rsidR="00EF2D7B" w:rsidRDefault="00EF2D7B" w:rsidP="00513901">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="13FADF9C" w14:textId="77777777" w:rsidR="00513901" w:rsidRPr="00513901" w:rsidRDefault="00513901" w:rsidP="00513901">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38775265" w14:textId="77777777" w:rsidR="00A76DC4" w:rsidRDefault="00A76DC4" w:rsidP="00A76DC4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>Host Name:</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="33D69902" w14:textId="23538EF8" w:rsidR="00A76DC4" w:rsidRDefault="00A76DC4" w:rsidP="00A76DC4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>Host Contact No:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:br/>
+      <w:t>Birthday Child:</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6EDEB946" w14:textId="37C0EAA0" w:rsidR="00A76DC4" w:rsidRDefault="00A76DC4" w:rsidP="00A76DC4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>Party Date &amp; Time:</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2A908BE7" w14:textId="77777777" w:rsidR="00A76DC4" w:rsidRDefault="00A76DC4" w:rsidP="00513901">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="13FADF9C" w14:textId="4AB8B1F9" w:rsidR="00513901" w:rsidRPr="00513901" w:rsidRDefault="00513901" w:rsidP="00513901">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00513901">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>To be completed before arrival by host, and handed to the Manager on the day of your party</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="13FADF9D" w14:textId="77777777" w:rsidR="00513901" w:rsidRPr="00513901" w:rsidRDefault="00513901" w:rsidP="00513901">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B2F78"/>
     <w:rsid w:val="00011D2F"/>
     <w:rsid w:val="00063BDE"/>
     <w:rsid w:val="000A58F5"/>
     <w:rsid w:val="001F05AC"/>
+    <w:rsid w:val="002D50ED"/>
     <w:rsid w:val="00513901"/>
     <w:rsid w:val="00695587"/>
     <w:rsid w:val="008215A4"/>
     <w:rsid w:val="00824C61"/>
     <w:rsid w:val="00882F17"/>
     <w:rsid w:val="009B2F78"/>
+    <w:rsid w:val="00A76DC4"/>
     <w:rsid w:val="00B03D91"/>
     <w:rsid w:val="00B202FC"/>
     <w:rsid w:val="00B41D05"/>
     <w:rsid w:val="00C623F5"/>
     <w:rsid w:val="00CE223F"/>
+    <w:rsid w:val="00EF2D7B"/>
     <w:rsid w:val="00FA4D27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13FADEFC"/>
   <w15:docId w15:val="{000AF559-8434-4157-B6C6-4F6BABC9F421}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1498,50 +1455,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001F05AC"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -1707,51 +1665,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00513901"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00513901"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2033,65 +1991,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A2D65A9-BE39-492F-AFCF-18957E3078F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>32</Words>
-  <Characters>184</Characters>
+  <Words>29</Words>
+  <Characters>167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>215</CharactersWithSpaces>
+  <CharactersWithSpaces>195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>set up</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>